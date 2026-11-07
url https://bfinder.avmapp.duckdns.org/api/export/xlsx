--- v0 (2026-09-08)
+++ v1 (2026-11-07)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Aziende" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Aziende'!$A$1:$N$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Aziende'!$A$1:$N$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
@@ -444,51 +444,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
     <col width="40" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
     <col width="8" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="30" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -544,1172 +544,1430 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Rating</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Recensioni</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Categoria</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Google Place ID</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>ATI2 S.R.L.</t>
+          <t>3 Metal srl | Carpenteria metallica leggera, pesante e strutturale | Modena | Formigine</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Via Friuli, 25, 41053 Maranello MO, Italy</t>
+          <t>Via dei Produttori, 16, 41043 Formigine MO, Italy</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>41053 Maranello MO</t>
+          <t>41043 Formigine MO</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>44.5314816</v>
+        <v>44.5555514</v>
       </c>
       <c r="H2" s="2" t="n">
-        <v>10.877998</v>
-[...3 lines deleted...]
-      <c r="K2" s="2" t="inlineStr"/>
+        <v>10.8572157</v>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>059 877 6329</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>https://www.3metalsrl.it/</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>4.5</v>
+      </c>
       <c r="L2" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M2" s="2" t="inlineStr"/>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>ChIJL0_pcLvjf0cRKw-COdSaeLs</t>
+          <t>ChIJoeRqrcv7f0cRAOamKjVWqB8</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Com-Fer</t>
+          <t>Autofficina Gandelli</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
-          <t>Via Claudia, 248/1/2, 41053 Maranello MO, Italy</t>
+          <t>Via Firenze, 7, 26900 Lodi LO, Italy</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>41053 Maranello MO</t>
+          <t>26900 Lodi LO</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr"/>
       <c r="E3" s="3" t="inlineStr"/>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G3" s="3" t="n">
-        <v>44.5288672</v>
+        <v>45.323616</v>
       </c>
       <c r="H3" s="3" t="n">
-        <v>10.8586147</v>
-[...3 lines deleted...]
-      <c r="K3" s="3" t="inlineStr"/>
+        <v>9.4877672</v>
+      </c>
+      <c r="I3" s="3" t="inlineStr">
+        <is>
+          <t>0371 202564</t>
+        </is>
+      </c>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>http://www.autofficinagandelli.it/</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="n">
+        <v>4.9</v>
+      </c>
       <c r="L3" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M3" s="3" t="inlineStr"/>
+      <c r="M3" s="3" t="inlineStr">
+        <is>
+          <t>car_repair</t>
+        </is>
+      </c>
       <c r="N3" s="3" t="inlineStr">
         <is>
-          <t>ChIJl8ngOgbjf0cRHSqvRBhvK_k</t>
+          <t>ChIJaaf6-FQtgUcRrprFgrA8tf8</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>Fer Garden (S.N.C.)</t>
+          <t>Carpenteria Stefano Stefani</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Via Sant'Antonio, 95/D, 41043 Formigine MO, Italy</t>
+          <t>Via Guido Rossa, 3, 41057 Spilamberto MO, Italy</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>41043 Formigine MO</t>
+          <t>41057 Spilamberto MO</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>44.5519324</v>
+        <v>44.5106758</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>10.893118</v>
-[...2 lines deleted...]
-      <c r="J4" s="2" t="inlineStr"/>
+        <v>11.0109033</v>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>059 785841</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>http://www.stefanistefano.net/</t>
+        </is>
+      </c>
       <c r="K4" s="2" t="inlineStr"/>
       <c r="L4" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M4" s="2" t="inlineStr"/>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>locksmith</t>
+        </is>
+      </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>ChIJI6UbV4rjf0cRL6bp_fhLZFI</t>
+          <t>ChIJWyhGoDHef0cR_bOvpkqKu1Q</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>Fer-Garden</t>
+          <t>Compatech Srl</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>V. Vandelli, 56, 41051 Montale MO, Italy</t>
+          <t>Via delle Industrie, 3, 26815 Massalengo LO, Italy</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>41051 Montale MO</t>
+          <t>26815 Massalengo LO</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr"/>
       <c r="E5" s="3" t="inlineStr"/>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G5" s="3" t="n">
-        <v>44.5746842</v>
+        <v>45.2621141</v>
       </c>
       <c r="H5" s="3" t="n">
-        <v>10.9069162</v>
-[...3 lines deleted...]
-      <c r="K5" s="3" t="inlineStr"/>
+        <v>9.4994944</v>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>0371 480050</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>http://www.compatech.it/</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="n">
+        <v>5</v>
+      </c>
       <c r="L5" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M5" s="3" t="inlineStr"/>
+      <c r="M5" s="3" t="inlineStr">
+        <is>
+          <t>service</t>
+        </is>
+      </c>
       <c r="N5" s="3" t="inlineStr">
         <is>
-          <t>ChIJGwbXtRXkf0cRTzzrji9jzIs</t>
+          <t>ChIJZ12NgV0pgUcRSOIAmhXIVIU</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta</t>
+          <t>Dipizeta - Carpenteria e Lavorazioni Metalliche</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Viale Eugenio Zanasi, 29G, 41051 Castelnuovo Rangone MO, Italy</t>
+          <t>Via Pioppa, 16, 41013 Castelfranco Emilia MO, Italy</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>41051 Castelnuovo Rangone MO</t>
+          <t>41013 Castelfranco Emilia MO</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
-        <v>44.55175819999999</v>
+        <v>44.6169697</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>10.9379099</v>
-[...3 lines deleted...]
-      <c r="K6" s="2" t="inlineStr"/>
+        <v>11.047336</v>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>059 926201</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>http://www.dipizeta.it/</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="n">
+        <v>3.4</v>
+      </c>
       <c r="L6" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M6" s="2" t="inlineStr"/>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>ChIJidjC97Tmf0cRBRpKohe28Ts</t>
+          <t>ChIJKWjERqzCf0cRX3KrudFhcq0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>Ferramenta</t>
+          <t>F.lli Galli 2 Srl - Officina Meccanica di Precisione - Lavorazioni meccaniche Tornitura Sbavatura</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>41051 Montale Province of Modena, Italy</t>
-[...2 lines deleted...]
-      <c r="C7" s="3" t="inlineStr"/>
+          <t>Via M. Buonarroti, 11, 41014 Castelvetro di Modena MO, Italy</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>41014 Castelvetro di Modena MO</t>
+        </is>
+      </c>
       <c r="D7" s="3" t="inlineStr"/>
       <c r="E7" s="3" t="inlineStr"/>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G7" s="3" t="n">
-        <v>44.574706</v>
+        <v>44.5091179</v>
       </c>
       <c r="H7" s="3" t="n">
-        <v>10.9069612</v>
-[...3 lines deleted...]
-      <c r="K7" s="3" t="inlineStr"/>
+        <v>10.949737</v>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>059 790552</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>http://www.fratelligalli2.it/</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="n">
+        <v>5</v>
+      </c>
       <c r="L7" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M7" s="3" t="inlineStr"/>
+      <c r="M7" s="3" t="inlineStr">
+        <is>
+          <t>general_contractor</t>
+        </is>
+      </c>
       <c r="N7" s="3" t="inlineStr">
         <is>
-          <t>ChIJKZ2V3T7kf0cR0R9-Rlm25Mw</t>
+          <t>ChIJHQLNFVXgf0cRo2DW4e-6tP8</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta Biagi Stefano e Andrea Snc</t>
+          <t>Gruppo Tec-Mobil Srl - Carpenteria metallica</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Via Traversagna, 2, 41058 Vignola MO, Italy</t>
+          <t>V. Montanara, 1, 41050 Solignano di, MO, Italy</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>41058 Vignola MO</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr"/>
       <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>44.4777784</v>
+        <v>44.531505</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>11.0008639</v>
-[...3 lines deleted...]
-      <c r="K8" s="2" t="inlineStr"/>
+        <v>10.914424</v>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>059 748022</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>http://www.gruppotecmobil.it/</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="n">
+        <v>4.8</v>
+      </c>
       <c r="L8" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M8" s="2" t="inlineStr"/>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>point_of_interest</t>
+        </is>
+      </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>ChIJtQCy_-3ff0cRAFHxdXFynu8</t>
+          <t>ChIJYzscu13hf0cRTQ6s7chQw2k</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>Ferramenta Bm Srls</t>
+          <t>ICM srls Carpenteria e Lamiera</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>Via del Commercio, 63, 41054 Marano sul Panaro MO, Italy</t>
+          <t>Via Cesare Della Chiesa, 192, 41126 Modena MO, Italy</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>41054 Marano sul Panaro MO</t>
+          <t>41126 Modena MO</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr"/>
       <c r="E9" s="3" t="inlineStr"/>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G9" s="3" t="n">
-        <v>44.4586584</v>
+        <v>44.6503991</v>
       </c>
       <c r="H9" s="3" t="n">
-        <v>10.9718337</v>
-[...3 lines deleted...]
-      <c r="K9" s="3" t="inlineStr"/>
+        <v>10.8968619</v>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>059 828055</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/share/1LJvRDeLM6/</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="n">
+        <v>4.9</v>
+      </c>
       <c r="L9" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M9" s="3" t="inlineStr"/>
+      <c r="M9" s="3" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N9" s="3" t="inlineStr">
         <is>
-          <t>ChIJJS-yqFe1KhMRAC0IwOwxFyA</t>
+          <t>ChIJU7rlgsfvf0cR-n8N5qxsgWM</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta Degli Esposti</t>
+          <t>Lavorazione di tornitura e fresatura Bologna, Modena, Reggio Emilia, Parma - B.M</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Via della Libertà, 41, 40060 Savigno BO, Italy</t>
+          <t>Via dei Falegnami, 22, 41013 Castelfranco Emilia MO, Italy</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>40060 Savigno BO</t>
+          <t>41013 Castelfranco Emilia MO</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr"/>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G10" s="2" t="n">
-        <v>44.392271</v>
+        <v>44.589569</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>11.0747726</v>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="inlineStr"/>
+        <v>11.066034</v>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>059 925726</t>
+        </is>
+      </c>
       <c r="J10" s="2" t="inlineStr"/>
-      <c r="K10" s="2" t="inlineStr"/>
+      <c r="K10" s="2" t="n">
+        <v>4.7</v>
+      </c>
       <c r="L10" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M10" s="2" t="inlineStr"/>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>ChIJ5921B4PNKhMRc03X419YyaQ</t>
+          <t>ChIJuf2ODRndf0cRidulgr5mf2A</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>Ferramenta Emiliana</t>
+          <t>Lavorazioni Meccaniche S.r.l.</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>Via Sirena, 1/A, 44053 Bazzano BO, Italy</t>
+          <t>Via della Scienza, 4, 41122 Modena MO, Italy</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>44053 Bazzano BO</t>
+          <t>41122 Modena MO</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr"/>
       <c r="E11" s="3" t="inlineStr"/>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G11" s="3" t="n">
-        <v>44.5056264</v>
+        <v>44.639313</v>
       </c>
       <c r="H11" s="3" t="n">
-        <v>11.0938486</v>
-[...3 lines deleted...]
-      <c r="K11" s="3" t="inlineStr"/>
+        <v>10.9753353</v>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>059 877 6518</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>https://www.scmtechnology.it/</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="n">
+        <v>4</v>
+      </c>
       <c r="L11" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M11" s="3" t="inlineStr"/>
+      <c r="M11" s="3" t="inlineStr">
+        <is>
+          <t>general_contractor</t>
+        </is>
+      </c>
       <c r="N11" s="3" t="inlineStr">
         <is>
-          <t>ChIJ6VM8sbHZf0cR4ViEe1hnT1k</t>
+          <t>ChIJbfozNWvpf0cRIDQYhGhQkH0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta G&amp;D di Orsini D. e Bonezzi G.</t>
+          <t>Lodi Metalworks</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Viale della Rimembranza, 10, 41057 Spilamberto MO, Italy</t>
+          <t>Via Nazioni Unite, 11, 26855 Lodi Vecchio LO, Italy</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>41057 Spilamberto MO</t>
+          <t>26855 Lodi Vecchio LO</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G12" s="2" t="n">
-        <v>44.5322205</v>
+        <v>45.3082287</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>11.0231812</v>
-[...3 lines deleted...]
-      <c r="K12" s="2" t="inlineStr"/>
+        <v>9.413342199999999</v>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>0371 754250</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>https://www.lodimw.com/</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="n">
+        <v>4.1</v>
+      </c>
       <c r="L12" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>service</t>
+        </is>
+      </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>ChIJ9Qb88A3ef0cRgcoc0F7dc44</t>
+          <t>ChIJO1l2AX4tgUcRKYMuAUy72So</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>Ferramenta G&amp;G</t>
+          <t>Metallica Marconi Srl</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>Via Zenzano, 196, 41054 Marano sul Panaro MO, Italy</t>
+          <t>Via Primo Levi, 46, 41058 Vignola MO, Italy</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>41054 Marano sul Panaro MO</t>
+          <t>41058 Vignola MO</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr"/>
       <c r="E13" s="3" t="inlineStr"/>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G13" s="3" t="n">
-        <v>44.4560706</v>
+        <v>44.4966157</v>
       </c>
       <c r="H13" s="3" t="n">
-        <v>10.9711499</v>
-[...3 lines deleted...]
-      <c r="K13" s="3" t="inlineStr"/>
+        <v>11.0211709</v>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>059 766458</t>
+        </is>
+      </c>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
+          <t>http://www.metallicamarconi.it/</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="n">
+        <v>4</v>
+      </c>
       <c r="L13" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M13" s="3" t="inlineStr"/>
+      <c r="M13" s="3" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N13" s="3" t="inlineStr">
         <is>
-          <t>ChIJNUxWclu1KhMRFxC5E3yoCDk</t>
+          <t>ChIJ5UvV_DPef0cRyV0j6rhulgo</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta G.L.</t>
+          <t>Miitodesign srl - Pressofusione Alluminio e Zama - Lucidatura Metalli - Lavorazioni meccaniche - Verniciatura</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Via del Commercio, 16/A, 40053 Castello di Serravalle BO, Italy</t>
+          <t>Via dell'Industria, 31, 26016 Spino d'Adda CR, Italy</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>40053 Castello di Serravalle BO</t>
+          <t>26016 Spino d'Adda CR</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr"/>
       <c r="E14" s="2" t="inlineStr"/>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G14" s="2" t="n">
-        <v>44.44129359999999</v>
+        <v>45.4047418</v>
       </c>
       <c r="H14" s="2" t="n">
-        <v>11.07554</v>
-[...3 lines deleted...]
-      <c r="K14" s="2" t="inlineStr"/>
+        <v>9.476309499999999</v>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>0373 980288</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>http://www.mitodesign.it/</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="n">
+        <v>5</v>
+      </c>
       <c r="L14" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M14" s="2" t="inlineStr"/>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>ChIJ_wqLF5_MKhMR9flt1547e9Y</t>
+          <t>ChIJ-3qsUU4zgUcR4Qzqj-ZFqEs</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>Ferramenta Guaitoli</t>
+          <t>Officina Meccanica AMM s.r.l.</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>Via Mario Pellegrini, 6, 41058 Vignola MO, Italy</t>
+          <t>Via G. Pascoli, 6, 26013 Crema CR, Italy</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>41058 Vignola MO</t>
+          <t>26013 Crema CR</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr"/>
       <c r="E15" s="3" t="inlineStr"/>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G15" s="3" t="n">
-        <v>44.4797033</v>
+        <v>45.3784191</v>
       </c>
       <c r="H15" s="3" t="n">
-        <v>11.0074741</v>
-[...3 lines deleted...]
-      <c r="K15" s="3" t="inlineStr"/>
+        <v>9.692014799999999</v>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
+        <is>
+          <t>0373 203732</t>
+        </is>
+      </c>
+      <c r="J15" s="3" t="inlineStr">
+        <is>
+          <t>http://ammstampi.it/</t>
+        </is>
+      </c>
+      <c r="K15" s="3" t="n">
+        <v>5</v>
+      </c>
       <c r="L15" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M15" s="3" t="inlineStr"/>
+      <c r="M15" s="3" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N15" s="3" t="inlineStr">
         <is>
-          <t>ChIJfeTEuZLff0cRFhpKI8LVl8c</t>
+          <t>ChIJ-8GBpwo7gUcRbev94nD6Vx4</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta Hobby Garden</t>
+          <t>Officina Meccanica Bettuzzi Giancarlo</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Via Modenese, 660, 41057 Spilamberto MO, Italy</t>
+          <t>Via dell'Artigianato, 57, 41054 Marano Sul Panaro MO, Italy</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>41057 Spilamberto MO</t>
+          <t>41054 Marano Sul Panaro MO</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr"/>
       <c r="E16" s="2" t="inlineStr"/>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G16" s="2" t="n">
-        <v>44.5383455</v>
+        <v>44.46251669999999</v>
       </c>
       <c r="H16" s="2" t="n">
-        <v>11.0159918</v>
-[...3 lines deleted...]
-      <c r="K16" s="2" t="inlineStr"/>
+        <v>10.9662761</v>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>059 793144</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>https://www.paginesi.it/scheda/officina-meccanica-bettuzzi-giancarlo-lavorazioni-per-conto-terzi-e-di-precisione/10944023/</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="n">
+        <v>5</v>
+      </c>
       <c r="L16" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>ChIJ57d8ksHff0cR4zy1RYHdUkg</t>
+          <t>ChIJk5VQcEW1KhMRwClQUXgBftI</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>Ferramenta La Pesa di Pescari Daniele snc di Pescari Carlo</t>
+          <t>Officina Zanni e Guidelli| Servizi di rettifica, fresatura, lucidatura e stampaggio poliuretani| Modena| Fiorano Modenese</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>Via Circonvallazione Nord, 28, 44053 Bazzano BO, Italy</t>
+          <t>Via della Stazione, 31/S, 41042 Fiorano Modenese MO, Italy</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>44053 Bazzano BO</t>
+          <t>41042 Fiorano Modenese MO</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr"/>
       <c r="E17" s="3" t="inlineStr"/>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G17" s="3" t="n">
-        <v>44.5087354</v>
+        <v>44.5611423</v>
       </c>
       <c r="H17" s="3" t="n">
-        <v>11.0821071</v>
-[...3 lines deleted...]
-      <c r="K17" s="3" t="inlineStr"/>
+        <v>10.8178591</v>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>0536 831982</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
+          <t>http://www.zannieguidelli.com/</t>
+        </is>
+      </c>
+      <c r="K17" s="3" t="n">
+        <v>4.2</v>
+      </c>
       <c r="L17" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M17" s="3" t="inlineStr"/>
+      <c r="M17" s="3" t="inlineStr">
+        <is>
+          <t>general_contractor</t>
+        </is>
+      </c>
       <c r="N17" s="3" t="inlineStr">
         <is>
-          <t>ChIJ7fvZas7ef0cR4O-2kIX21Ng</t>
+          <t>ChIJTfmUd7f8f0cR__7Um9Jthns</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta Magni</t>
+          <t>Officine Muzza</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Via dei Mille, 73/75, 41013 Castelfranco Emilia MO, Italy</t>
+          <t>Via Codognino, 48, 26854 Muzza di Cornegliano Laudense LO, Italy</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>41013 Castelfranco Emilia MO</t>
+          <t>26854 Muzza di Cornegliano Laudense LO</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr"/>
       <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>44.5469293</v>
+        <v>45.2906081</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>11.0674507</v>
-[...3 lines deleted...]
-      <c r="K18" s="2" t="inlineStr"/>
+        <v>9.4754776</v>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>0371 69098</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>https://officinemuzzasrl.it/</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="n">
+        <v>4.7</v>
+      </c>
       <c r="L18" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M18" s="2" t="inlineStr"/>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>locksmith</t>
+        </is>
+      </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>ChIJtaMMgQHdf0cRY6bPL-gc1vU</t>
+          <t>ChIJyT-72nIsgUcR8B1YudGI4Po</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>Ferramenta Ognibene</t>
+          <t>Omg Lavorazioni Meccaniche</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Via Ghiarone, 3, 41014 Castelvetro di Modena MO, Italy</t>
+          <t>Via della Pierina, 27, 26013 Crema CR, Italy</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>41014 Castelvetro di Modena MO</t>
+          <t>26013 Crema CR</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr"/>
       <c r="E19" s="3" t="inlineStr"/>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G19" s="3" t="n">
-        <v>44.504402</v>
+        <v>45.3749803</v>
       </c>
       <c r="H19" s="3" t="n">
-        <v>10.9430353</v>
+        <v>9.688454</v>
       </c>
       <c r="I19" s="3" t="inlineStr"/>
-      <c r="J19" s="3" t="inlineStr"/>
-      <c r="K19" s="3" t="inlineStr"/>
+      <c r="J19" s="3" t="inlineStr">
+        <is>
+          <t>https://officinameccanicaguerci.it/</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="n">
+        <v>4.5</v>
+      </c>
       <c r="L19" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M19" s="3" t="inlineStr"/>
+      <c r="M19" s="3" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N19" s="3" t="inlineStr">
         <is>
-          <t>ChIJA6Vpsq3hf0cRzE0b45Eb4Sw</t>
+          <t>ChIJWazLoQs7gUcRF1vYcote3U4</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta Riccó</t>
+          <t>R N LAVORAZIONI MECCANICHE DI RA'ED NASRO</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Via per Spilamberto, 1310, 41058 Vignola MO, Italy</t>
+          <t>Via Lombardia, 3/28, 20052 Vignate MI, Italy</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>41058 Vignola MO</t>
+          <t>20052 Vignate MI</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr"/>
       <c r="E20" s="2" t="inlineStr"/>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G20" s="2" t="n">
-        <v>44.4975</v>
+        <v>45.50380759999999</v>
       </c>
       <c r="H20" s="2" t="n">
-        <v>11.0188889</v>
-[...3 lines deleted...]
-      <c r="K20" s="2" t="inlineStr"/>
+        <v>9.3659886</v>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>338 702 2524</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>http://r-n-lavorazionimeccanichediprecisione.it/</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="n">
+        <v>5</v>
+      </c>
       <c r="L20" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M20" s="2" t="inlineStr"/>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>service</t>
+        </is>
+      </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>ChIJnXuW3rbff0cR6XW6lFoYboY</t>
+          <t>ChIJz9IMP8PJhkcRKxthY-K0MOM</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>Ferramenta Succini di Peri</t>
+          <t>RAMMEC SRLS LAVORAZIONI MECCANICHE DI PRECISIONE</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>Via Michelangelo, 812, 41052 Guiglia MO, Italy</t>
+          <t>Via Eugenio Barsanti, 7, 41013 Castelfranco E, MO, Italy</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>41052 Guiglia MO</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr"/>
       <c r="E21" s="3" t="inlineStr"/>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G21" s="3" t="n">
-        <v>44.4250698</v>
+        <v>44.61746249999999</v>
       </c>
       <c r="H21" s="3" t="n">
-        <v>10.962495</v>
-[...3 lines deleted...]
-      <c r="K21" s="3" t="inlineStr"/>
+        <v>11.0138363</v>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>351 524 6615</t>
+        </is>
+      </c>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
+          <t>http://rammec-srls.netlify.app/</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="n">
+        <v>5</v>
+      </c>
       <c r="L21" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M21" s="3" t="inlineStr"/>
+      <c r="M21" s="3" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N21" s="3" t="inlineStr">
         <is>
-          <t>ChIJd9rZRpe1KhMRvaXaUMFFBjI</t>
+          <t>ChIJnYxIvl_pf0cRalKwb2KinZA</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>Ferramenta Utensileria Ms80</t>
+          <t>Scaglioni Officina Meccanica</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Via Zozi, 48, 41053 Maranello MO, Italy</t>
+          <t>Via Volturno, 42, 41056 Formica MO, Italy</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>41053 Maranello MO</t>
+          <t>41056 Formica MO</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr"/>
       <c r="E22" s="2" t="inlineStr"/>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>44.524047</v>
+        <v>44.4682099</v>
       </c>
       <c r="H22" s="2" t="n">
-        <v>10.869654</v>
-[...3 lines deleted...]
-      <c r="K22" s="2" t="inlineStr"/>
+        <v>11.0153578</v>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>059 772200</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>https://www.officinascaglioni.it/</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="n">
+        <v>5</v>
+      </c>
       <c r="L22" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M22" s="2" t="inlineStr"/>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>ChIJh474p8Xjf0cRB1uF-g2iG7w</t>
+          <t>ChIJzRpbfU_ff0cR5CCemJ2dEjY</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>Ferrari Loris</t>
+          <t>So.Co.El s.r.l.</t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>Viale Eugenio Zanasi, 15, 41051 Castelnuovo Rangone MO, Italy</t>
+          <t>Via del Capanno, 16, 26900 Lodi LO, Italy</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>41051 Castelnuovo Rangone MO</t>
+          <t>26900 Lodi LO</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr"/>
       <c r="E23" s="3" t="inlineStr"/>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G23" s="3" t="n">
-        <v>44.5500714</v>
+        <v>45.32260369999999</v>
       </c>
       <c r="H23" s="3" t="n">
-        <v>10.9386155</v>
-[...3 lines deleted...]
-      <c r="K23" s="3" t="inlineStr"/>
+        <v>9.5001867</v>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>0371 413175</t>
+        </is>
+      </c>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>http://www.socoel.it/</t>
+        </is>
+      </c>
+      <c r="K23" s="3" t="n">
+        <v>4.1</v>
+      </c>
       <c r="L23" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M23" s="3" t="inlineStr"/>
+      <c r="M23" s="3" t="inlineStr">
+        <is>
+          <t>general_contractor</t>
+        </is>
+      </c>
       <c r="N23" s="3" t="inlineStr">
         <is>
-          <t>ChIJuxByE7Tmf0cRby5A0S0W9cU</t>
+          <t>ChIJt4tya9ItgUcR7TzMVtBNPF0</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>Ferrari e Notari S.r.l. - Ferramenta</t>
+          <t>T.A. Srl - Tranciatura Metalli</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>via Statale 94/c Loc, 41014 Solignano Nuovo MO, Italy</t>
+          <t>Via Leonardo Da Vinci, 23, 26854 Pieve Fissiraga LO, Italy</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>41014 Solignano Nuovo MO</t>
+          <t>26854 Pieve Fissiraga LO</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr"/>
       <c r="E24" s="2" t="inlineStr"/>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G24" s="2" t="n">
-        <v>44.5279916</v>
+        <v>45.2804946</v>
       </c>
       <c r="H24" s="2" t="n">
-        <v>10.9301689</v>
-[...3 lines deleted...]
-      <c r="K24" s="2" t="inlineStr"/>
+        <v>9.4592993</v>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>0371 25042</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>https://www.tasrl.it/</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="n">
+        <v>4.8</v>
+      </c>
       <c r="L24" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M24" s="2" t="inlineStr"/>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>supplier</t>
+        </is>
+      </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>ChIJI4lammvhf0cRIXg1-lST_kE</t>
+          <t>ChIJAT_yCYYrgUcR40dPJzssoRM</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>Guidi Ferramenta Srl</t>
+          <t>Tecno 3 s.r.l. - Lavorazioni meccaniche di componenti di precisione</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
-          <t>Via Claudia, 2273, 41056 Savignano Sul Panaro MO, Italy</t>
+          <t>Via dei Marmorari, 62, 41057 Spilamberto MO, Italy</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>41056 Savignano Sul Panaro MO</t>
+          <t>41057 Spilamberto MO</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr"/>
       <c r="E25" s="3" t="inlineStr"/>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G25" s="3" t="n">
-        <v>44.4907525</v>
+        <v>44.5459622</v>
       </c>
       <c r="H25" s="3" t="n">
-        <v>11.044003</v>
-[...3 lines deleted...]
-      <c r="K25" s="3" t="inlineStr"/>
+        <v>11.0083807</v>
+      </c>
+      <c r="I25" s="3" t="inlineStr">
+        <is>
+          <t>059 781609</t>
+        </is>
+      </c>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>https://tecno3srl.net/</t>
+        </is>
+      </c>
+      <c r="K25" s="3" t="n">
+        <v>4.5</v>
+      </c>
       <c r="L25" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="M25" s="3" t="inlineStr"/>
+      <c r="M25" s="3" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N25" s="3" t="inlineStr">
         <is>
-          <t>ChIJne4bfgXff0cRzVOiqMlOetg</t>
+          <t>ChIJibDPl1Xnf0cRDl3PKx3jacs</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>Hardware Pellati Ezio Snc Pellati Christian &amp; C.</t>
+          <t>Tome Srl - Lavorazioni meccaniche</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Via della Fisica, 8, 41042 Fiorano Modenese MO, Italy</t>
+          <t>Via Domenico Bernabei, 11, 41054 Marano Sul Panaro MO, Italy</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>41042 Fiorano Modenese MO</t>
+          <t>41054 Marano Sul Panaro MO</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr"/>
       <c r="E26" s="2" t="inlineStr"/>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>IT</t>
         </is>
       </c>
       <c r="G26" s="2" t="n">
-        <v>44.5403013</v>
+        <v>44.4655578</v>
       </c>
       <c r="H26" s="2" t="n">
-        <v>10.8431707</v>
-[...2 lines deleted...]
-      <c r="J26" s="2" t="inlineStr"/>
+        <v>10.9713232</v>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>059 793619</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>https://www.meccanicatome.it/</t>
+        </is>
+      </c>
       <c r="K26" s="2" t="inlineStr"/>
       <c r="L26" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="M26" s="2" t="inlineStr"/>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>manufacturer</t>
+        </is>
+      </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>ChIJKRCTTTrjf0cRShqdSNpJ6Zw</t>
-[...83 lines deleted...]
-          <t>ChIJaYiPh6Ljf0cRZpMmCYlMhPQ</t>
+          <t>ChIJd5uCNVC1KhMRmpPVmCuve4s</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N28"/>
+  <autoFilter ref="A1:N26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>